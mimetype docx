--- v0 (2025-12-24)
+++ v1 (2026-05-11)
@@ -26,51 +26,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Nowa strategia w handlu nadwyżkami magazynowymi. Lider rynku zamyka rok 2025 dwucyfrowym wzrostem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Rynek obrotu stokami magazynowymi w Polsce dojrzewa. TradePro Sp. z o.o., operator marki Odkupimy.com, zamyka ten okres z 25-procentowym wzrostem obrotów, wskazując na kluczową rolę optymalizacji logistycznej w utrzymaniu płynności handlu.</w:t>
+        <w:t xml:space="preserve">[Warszawa, 17 grudnia 2025] Rynek obrotu stokami magazynowymi w Polsce dojrzewa. TradePro Sp. z o.o., operator marki Odkupimy.com, zamyka ten okres z 25-procentowym wzrostem obrotów, wskazując na kluczową rolę optymalizacji logistycznej w utrzymaniu płynności handlu.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Miniony rok był okresem intensywnych przetasowań w sektorze B2B. Firmy zmagające się z rosnącymi kosztami operacyjnymi szukały skutecznych metod na uwolnienie kapitału zamrożonego w towarze. Jednocześnie, jak pokazują dane rynkowe, zmieniła się struktura samego popytu. Odbiorcy końcowi oraz sieci handlowe – zarówno te międzynarodowe, jak i z rynku tradycyjnego – podnieśli poprzeczkę w zakresie oczekiwań jakościowych.</w:t>
       </w:r>